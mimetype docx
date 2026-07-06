--- v0 (2026-04-07)
+++ v1 (2026-07-06)
@@ -1,612 +1,675 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
+    <w:p w14:paraId="2FCDCF67" w14:textId="77777777" w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D735D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Latvijas Republikas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
+    <w:p w14:paraId="059A7C90" w14:textId="77777777" w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D735D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uzņēmumu reģistram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
+    <w:p w14:paraId="12A94122" w14:textId="55BFCF85" w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00AF79BA" w:rsidP="00D735D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D735D7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zigfrīda Annas Meierovica bulvār</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00D735D7" w:rsidRPr="00D735D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Rīg</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D735D7" w:rsidRPr="00D735D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, LV-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02347E43" w14:textId="77777777" w:rsidR="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00133AEC" w:rsidRPr="00133AEC" w:rsidRDefault="00133AEC" w:rsidP="00DC5E3E">
+    <w:p w14:paraId="32DC79B4" w14:textId="77777777" w:rsidR="00133AEC" w:rsidRPr="00133AEC" w:rsidRDefault="00133AEC" w:rsidP="00DC5E3E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
+    <w:p w14:paraId="4F35AC0F" w14:textId="6375BB1B" w:rsidR="00D735D7" w:rsidRPr="00D735D7" w:rsidRDefault="00D735D7" w:rsidP="00D735D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D735D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">___________________ (vieta), 201___.gada ____. ____________________ </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F64D38" w:rsidRDefault="00133AEC" w:rsidP="00F64D38">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="001310CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D735D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___.gada ____. ____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591698BC" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRDefault="00133AEC" w:rsidP="00F64D38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64D38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lūdzu </w:t>
       </w:r>
       <w:r w:rsidR="00F64D38" w:rsidRPr="00F64D38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sniegt pakalpojumu</w:t>
       </w:r>
       <w:r w:rsidR="00F64D38">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00F64D38" w:rsidRPr="00F64D38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikuma un tam pievienoto dokumentu projektu sākotnēja caurlūkošana pirms pieteikšanas reģistrācija</w:t>
       </w:r>
       <w:r w:rsidR="00F64D38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC10A6" w:rsidRDefault="00F64D38" w:rsidP="000024BA">
+    <w:p w14:paraId="52EE439B" w14:textId="77777777" w:rsidR="00EC10A6" w:rsidRDefault="00F64D38" w:rsidP="000024BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Subjekts, kura dokumentu projekti pievienoti: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64D38" w:rsidRDefault="000024BA" w:rsidP="000024BA">
+    <w:p w14:paraId="19A46CF3" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRDefault="000024BA" w:rsidP="000024BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64D38" w:rsidRDefault="000024BA" w:rsidP="000024BA">
+    <w:p w14:paraId="53F45F5F" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRDefault="000024BA" w:rsidP="000024BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">             n</w:t>
       </w:r>
       <w:r w:rsidR="00F64D38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">osaukums, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reģistrācijas numurs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000024BA" w:rsidRDefault="000024BA" w:rsidP="00F64D38">
+    <w:p w14:paraId="60FBA916" w14:textId="77777777" w:rsidR="000024BA" w:rsidRDefault="000024BA" w:rsidP="00F64D38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
+    <w:p w14:paraId="31928836" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pievienotie dokumentu projekti:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
+    <w:p w14:paraId="5D804393" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00701AFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikuma veidlapa</w:t>
       </w:r>
       <w:r w:rsidR="00D735D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00701AFD" w:rsidRDefault="00701AFD" w:rsidP="00F64D38">
+    <w:p w14:paraId="1CAD54F1" w14:textId="77777777" w:rsidR="00701AFD" w:rsidRDefault="00701AFD" w:rsidP="00F64D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
+    <w:p w14:paraId="40A062AA" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00701AFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00701AFD" w:rsidRDefault="00701AFD" w:rsidP="00F64D38">
+    <w:p w14:paraId="63F5E7AD" w14:textId="77777777" w:rsidR="00701AFD" w:rsidRDefault="00701AFD" w:rsidP="00F64D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F64D38" w:rsidRPr="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
+    <w:p w14:paraId="6BC5C278" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRPr="00F64D38" w:rsidRDefault="00F64D38" w:rsidP="00F64D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00701AFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidR="00D735D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> u.c.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A25331" w:rsidRDefault="00A25331" w:rsidP="000024BA">
+    <w:p w14:paraId="1CC261A5" w14:textId="77777777" w:rsidR="00A25331" w:rsidRDefault="00A25331" w:rsidP="000024BA">
       <w:pPr>
         <w:ind w:left="-284" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A1802" w:rsidRDefault="00D735D7" w:rsidP="00DC5E3E">
+    <w:p w14:paraId="6828A7B8" w14:textId="77777777" w:rsidR="004A1802" w:rsidRDefault="00D735D7" w:rsidP="00DC5E3E">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MAKSA PAR PAKALPOJUMU</w:t>
       </w:r>
       <w:r w:rsidR="00DC5E3E" w:rsidRPr="00DC5E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> VEICAMA UZŅĒMUMU REĢISTRA S</w:t>
       </w:r>
       <w:r w:rsidR="00DC5E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">AIMNIECISKO DARĪJUMU KONTĀ: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A1802" w:rsidRDefault="00DC5E3E" w:rsidP="004A1802">
+    <w:p w14:paraId="7AB72132" w14:textId="77777777" w:rsidR="004A1802" w:rsidRDefault="00DC5E3E" w:rsidP="004A1802">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Valsts Kase, kods TRELLV22, konts LV67TREL2190464004000; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5E3E" w:rsidRPr="00DC5E3E" w:rsidRDefault="00DC5E3E" w:rsidP="004A1802">
+    <w:p w14:paraId="5E8175D2" w14:textId="77777777" w:rsidR="00DC5E3E" w:rsidRPr="00DC5E3E" w:rsidRDefault="00DC5E3E" w:rsidP="004A1802">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņēmējs: Uzņēmumu reģistrs, Nr.90000270634</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A1802" w:rsidRDefault="004A1802" w:rsidP="00DC5E3E">
+    <w:p w14:paraId="2791E078" w14:textId="77777777" w:rsidR="004A1802" w:rsidRDefault="004A1802" w:rsidP="00DC5E3E">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A1802" w:rsidRDefault="004A1802" w:rsidP="00DC5E3E">
+    <w:p w14:paraId="225D13A4" w14:textId="77777777" w:rsidR="004A1802" w:rsidRDefault="004A1802" w:rsidP="00DC5E3E">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5E3E" w:rsidRPr="00DC5E3E" w:rsidRDefault="00DC5E3E" w:rsidP="00DC5E3E">
+    <w:p w14:paraId="67C74F52" w14:textId="77777777" w:rsidR="00DC5E3E" w:rsidRPr="00DC5E3E" w:rsidRDefault="00DC5E3E" w:rsidP="00DC5E3E">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PIEPRASĪTĀJS: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64D38" w:rsidRPr="00DC5E3E" w:rsidRDefault="00DC5E3E" w:rsidP="00DC5E3E">
+    <w:p w14:paraId="643AE756" w14:textId="77777777" w:rsidR="00F64D38" w:rsidRPr="00DC5E3E" w:rsidRDefault="00DC5E3E" w:rsidP="00DC5E3E">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fiziskā persona/ tiesību subjekta pārstāvis: _____________________/_____________________/ (paraksta atšifrējums)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F64D38" w:rsidRPr="00DC5E3E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12C65CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BA44150"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="436" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1156" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -649,134 +712,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4756" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5476" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6196" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="47799356">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0001061D"/>
     <w:rsid w:val="000024BA"/>
     <w:rsid w:val="0001061D"/>
+    <w:rsid w:val="000C1CB4"/>
+    <w:rsid w:val="001310CB"/>
     <w:rsid w:val="00133AEC"/>
+    <w:rsid w:val="00350512"/>
     <w:rsid w:val="00394F80"/>
     <w:rsid w:val="004311B1"/>
     <w:rsid w:val="004A1802"/>
     <w:rsid w:val="00701AFD"/>
     <w:rsid w:val="00997897"/>
     <w:rsid w:val="00A25331"/>
     <w:rsid w:val="00A73306"/>
+    <w:rsid w:val="00AF79BA"/>
     <w:rsid w:val="00B031B9"/>
+    <w:rsid w:val="00C45057"/>
     <w:rsid w:val="00D735D7"/>
     <w:rsid w:val="00DC5E3E"/>
     <w:rsid w:val="00EC10A6"/>
     <w:rsid w:val="00F225FE"/>
     <w:rsid w:val="00F64D38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2373EA6D"/>
   <w15:docId w15:val="{B38572A1-F8BC-45C7-AADE-FDF632D1871E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1108,50 +1177,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1192,51 +1262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
     <w:name w:val="Balonteksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00133AEC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tēma">
   <a:themeElements>
     <a:clrScheme name="Iestāde">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1503,71 +1573,77 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AA2C1BC-64FC-4AD7-8F86-C87F7B52DB8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>545</Words>
-  <Characters>312</Characters>
+  <Words>542</Words>
+  <Characters>309</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Tieslietu Sektors</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>856</CharactersWithSpaces>
+  <CharactersWithSpaces>850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lilita Strode</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>